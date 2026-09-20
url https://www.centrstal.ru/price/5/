--- v2 (2026-08-04)
+++ v3 (2026-09-20)
@@ -44,51 +44,51 @@
   <si>
     <t>109316, г. Москва, ул. Талалихина д.41, строение 29, офис: 507-508</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (495) 937-55-71</t>
   </si>
   <si>
     <t>Email:</t>
   </si>
   <si>
     <t>info@centrstal.ru</t>
   </si>
   <si>
     <t>Веб-сайт:</t>
   </si>
   <si>
     <t>www.centrstal.ru</t>
   </si>
   <si>
     <t>Дата актуальности:</t>
   </si>
   <si>
-    <t>04.08.2026</t>
+    <t>20.09.2026</t>
   </si>
   <si>
     <t>Уголок неравнополочный</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Длина</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>низколегированный уголок 125x80x8</t>
   </si>
   <si>
     <t>12000</t>
   </si>
@@ -661,107 +661,107 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0"/>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="7" numFmtId="164" xfId="20">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="166" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0"/>
     <xf applyAlignment="1" borderId="1" fillId="2" fontId="9" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="9" numFmtId="0" xfId="0"/>
     <xf borderId="1" fillId="0" fontId="10" numFmtId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle builtinId="8" name="*unknown*" xfId="0"/>
-[...1 lines deleted...]
-    <cellStyle builtinId="5" name="Percent" xfId="2"/>
+    <cellStyle builtinId="7" name="Currency [0]" xfId="0"/>
+    <cellStyle builtinId="5" name="Percent" xfId="1"/>
+    <cellStyle builtinId="6" name="Comma [0]" xfId="2"/>
     <cellStyle builtinId="3" name="Comma" xfId="3"/>
-    <cellStyle builtinId="7" name="Currency [0]" xfId="4"/>
+    <cellStyle builtinId="0" name="Normal" xfId="4"/>
     <cellStyle builtinId="4" name="Currency" xfId="5"/>
-    <cellStyle builtinId="0" name="Normal" xfId="6"/>
+    <cellStyle builtinId="8" name="*unknown*" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium9"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>