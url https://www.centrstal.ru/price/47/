--- v0 (2026-05-05)
+++ v1 (2026-06-27)
@@ -44,51 +44,51 @@
   <si>
     <t>109316, г. Москва, ул. Талалихина д.41, строение 29, офис: 507-508</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (495) 937-55-71</t>
   </si>
   <si>
     <t>Email:</t>
   </si>
   <si>
     <t>info@centrstal.ru</t>
   </si>
   <si>
     <t>Веб-сайт:</t>
   </si>
   <si>
     <t>www.centrstal.ru</t>
   </si>
   <si>
     <t>Дата актуальности:</t>
   </si>
   <si>
-    <t>05.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>Лист оцинкованный</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Толщина</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Лист оцинкованный 0.35x1250x2500 Zn100 М пас</t>
   </si>
   <si>
     <t>Ст02</t>
   </si>
@@ -401,106 +401,106 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="7" numFmtId="164" xfId="20">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="166" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0"/>
     <xf applyAlignment="1" borderId="1" fillId="2" fontId="9" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="9" numFmtId="0" xfId="0"/>
     <xf borderId="1" fillId="0" fontId="10" numFmtId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle builtinId="6" name="Comma [0]" xfId="0"/>
-[...5 lines deleted...]
-    <cellStyle builtinId="0" name="Normal" xfId="6"/>
+    <cellStyle builtinId="3" name="Comma" xfId="0"/>
+    <cellStyle builtinId="0" name="Normal" xfId="1"/>
+    <cellStyle builtinId="8" name="*unknown*" xfId="2"/>
+    <cellStyle builtinId="5" name="Percent" xfId="3"/>
+    <cellStyle builtinId="4" name="Currency" xfId="4"/>
+    <cellStyle builtinId="6" name="Comma [0]" xfId="5"/>
+    <cellStyle builtinId="7" name="Currency [0]" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium9"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -755,2234 +755,1166 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:K73"/>
+  <dimension ref="A1:E73"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="1" rightToLeft="0" showFormulas="0" showOutlineSymbols="1" showRowColHeaders="1" showZeros="1" tabSelected="1" topLeftCell="A1" view="normal" windowProtection="0" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A3" activeCellId="0" pane="topLeft" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="29.1376518218623"/>
     <col customWidth="1" max="2" min="2" width="15.1052631578947"/>
     <col customWidth="1" max="3" min="3" width="27.6356275303644"/>
     <col customWidth="1" max="4" min="4" style="1" width="21.1012145748988"/>
     <col customWidth="1" max="1025" min="5" width="8.570850202429151"/>
   </cols>
   <sheetData>
-    <row customHeight="1" ht="15" r="1" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="1" s="11" spans="1:5">
       <c r="D1" s="0" t="n"/>
     </row>
-    <row r="2" spans="1:11"/>
-    <row customHeight="1" ht="33.75" r="3" s="11" spans="1:11">
+    <row r="2" spans="1:5"/>
+    <row customHeight="1" ht="33.75" r="3" s="11" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="n"/>
       <c r="C3" s="2" t="n"/>
       <c r="D3" s="2" t="n"/>
     </row>
-    <row customHeight="1" ht="15" r="4" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="4" s="11" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="4" t="n"/>
       <c r="C4" s="4" t="n"/>
       <c r="D4" s="4" t="n"/>
     </row>
-    <row r="5" spans="1:11"/>
-    <row customHeight="1" ht="15" r="6" s="11" spans="1:11">
+    <row r="5" spans="1:5"/>
+    <row customHeight="1" ht="15" r="6" s="11" spans="1:5">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="9" t="n"/>
       <c r="D6" s="9" t="n"/>
     </row>
-    <row customHeight="1" ht="15" r="7" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="7" s="11" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="6" t="n"/>
       <c r="D7" s="6" t="n"/>
     </row>
-    <row customHeight="1" ht="15" r="8" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="8" s="11" spans="1:5">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="7" t="n"/>
       <c r="D8" s="7" t="n"/>
     </row>
-    <row customHeight="1" ht="15" r="9" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="9" s="11" spans="1:5">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="n"/>
       <c r="D9" s="7" t="n"/>
     </row>
-    <row customHeight="1" ht="15" r="10" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="10" s="11" spans="1:5">
       <c r="A10" s="4" t="n"/>
       <c r="B10" s="8" t="n"/>
       <c r="C10" s="8" t="n"/>
       <c r="D10" s="9" t="n"/>
     </row>
-    <row customHeight="1" ht="15" r="11" s="11" spans="1:11">
+    <row customHeight="1" ht="15" r="11" s="11" spans="1:5">
       <c r="A11" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="10" t="n"/>
       <c r="D11" s="10" t="n"/>
     </row>
-    <row r="12" spans="1:11"/>
-[...1 lines deleted...]
-    <row customHeight="1" ht="15" r="14" s="11" spans="1:11">
+    <row r="12" spans="1:5"/>
+    <row r="13" spans="1:5"/>
+    <row customHeight="1" ht="15" r="14" s="11" spans="1:5">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13" t="n"/>
       <c r="C14" s="13" t="n"/>
       <c r="D14" s="13" t="n"/>
       <c r="E14" s="13" t="n"/>
-      <c r="F14" s="13" t="n"/>
-[...6 lines deleted...]
-    <row r="15" spans="1:11">
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>15</v>
-[...16 lines deleted...]
-      <c r="K15" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:5">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="E16" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K16" s="14" t="n">
+      <c r="E16" s="14" t="n">
         <v>120700</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:5">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="E17" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K17" s="14" t="n">
+      <c r="E17" s="14" t="n">
         <v>91000</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:5">
       <c r="A18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="E18" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K18" s="14" t="n">
+      <c r="E18" s="14" t="n">
         <v>98800</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:5">
       <c r="A19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="E19" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K19" s="14" t="n">
+      <c r="E19" s="14" t="n">
         <v>108000</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:5">
       <c r="A20" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="E20" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K20" s="14" t="n">
+      <c r="E20" s="14" t="n">
         <v>107800</v>
       </c>
     </row>
-    <row r="21" spans="1:11">
+    <row r="21" spans="1:5">
       <c r="A21" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K21" s="14" t="n">
+      <c r="E21" s="14" t="n">
         <v>105700</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:5">
       <c r="A22" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="E22" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K22" s="14" t="n">
+      <c r="E22" s="14" t="n">
         <v>86300</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:5">
       <c r="A23" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K23" s="14" t="n">
+      <c r="E23" s="14" t="n">
         <v>96400</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:5">
       <c r="A24" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="E24" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K24" s="14" t="n">
+      <c r="E24" s="14" t="n">
         <v>95700</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:5">
       <c r="A25" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E25" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K25" s="14" t="n">
+      <c r="E25" s="14" t="n">
         <v>92000</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:5">
       <c r="A26" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E26" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K26" s="14" t="n">
+      <c r="E26" s="14" t="n">
         <v>96700</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:5">
       <c r="A27" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E27" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K27" s="14" t="n">
+      <c r="E27" s="14" t="n">
         <v>88300</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:5">
       <c r="A28" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E28" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K28" s="14" t="n">
+      <c r="E28" s="14" t="n">
         <v>97700</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:5">
       <c r="A29" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E29" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K29" s="14" t="n">
+      <c r="E29" s="14" t="n">
         <v>97400</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:5">
       <c r="A30" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E30" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K30" s="14" t="n">
+      <c r="E30" s="14" t="n">
         <v>98100</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:5">
       <c r="A31" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E31" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K31" s="14" t="n">
+      <c r="E31" s="14" t="n">
         <v>110700</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:5">
       <c r="A32" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E32" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K32" s="14" t="n">
+      <c r="E32" s="14" t="n">
         <v>93700</v>
       </c>
     </row>
-    <row r="33" spans="1:11">
+    <row r="33" spans="1:5">
       <c r="A33" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K33" s="14" t="n">
+      <c r="E33" s="14" t="n">
         <v>91700</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:5">
       <c r="A34" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E34" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K34" s="14" t="n">
+      <c r="E34" s="14" t="n">
         <v>80700</v>
       </c>
     </row>
-    <row r="35" spans="1:11">
+    <row r="35" spans="1:5">
       <c r="A35" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E35" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K35" s="14" t="n">
+      <c r="E35" s="14" t="n">
         <v>91400</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:5">
       <c r="A36" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E36" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K36" s="14" t="n">
+      <c r="E36" s="14" t="n">
         <v>91700</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:5">
       <c r="A37" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E37" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K37" s="14" t="n">
+      <c r="E37" s="14" t="n">
         <v>99400</v>
       </c>
     </row>
-    <row r="38" spans="1:11">
+    <row r="38" spans="1:5">
       <c r="A38" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E38" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K38" s="14" t="n">
+      <c r="E38" s="14" t="n">
         <v>91800</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:5">
       <c r="A39" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E39" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K39" s="14" t="n">
+      <c r="E39" s="14" t="n">
         <v>91100</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:5">
       <c r="A40" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E40" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K40" s="14" t="n">
+      <c r="E40" s="14" t="n">
         <v>78800</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:5">
       <c r="A41" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E41" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K41" s="14" t="n">
+      <c r="E41" s="14" t="n">
         <v>88100</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:5">
       <c r="A42" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E42" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K42" s="14" t="n">
+      <c r="E42" s="14" t="n">
         <v>89100</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:5">
       <c r="A43" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E43" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K43" s="14" t="n">
+      <c r="E43" s="14" t="n">
         <v>90300</v>
       </c>
     </row>
-    <row r="44" spans="1:11">
+    <row r="44" spans="1:5">
       <c r="A44" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E44" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K44" s="14" t="n">
+      <c r="E44" s="14" t="n">
         <v>99400</v>
       </c>
     </row>
-    <row r="45" spans="1:11">
+    <row r="45" spans="1:5">
       <c r="A45" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D45" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="E45" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K45" s="14" t="n">
+      <c r="E45" s="14" t="n">
         <v>91100</v>
       </c>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:5">
       <c r="A46" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="E46" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K46" s="14" t="n">
+      <c r="E46" s="14" t="n">
         <v>78600</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:5">
       <c r="A47" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="E47" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K47" s="14" t="n">
+      <c r="E47" s="14" t="n">
         <v>87000</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:5">
       <c r="A48" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="E48" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K48" s="14" t="n">
+      <c r="E48" s="14" t="n">
         <v>87000</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:5">
       <c r="A49" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="E49" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K49" s="14" t="n">
+      <c r="E49" s="14" t="n">
         <v>78500</v>
       </c>
     </row>
-    <row r="50" spans="1:11">
+    <row r="50" spans="1:5">
       <c r="A50" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="E50" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K50" s="14" t="n">
+      <c r="E50" s="14" t="n">
         <v>85700</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:5">
       <c r="A51" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="E51" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K51" s="14" t="n">
+      <c r="E51" s="14" t="n">
         <v>75300</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:5">
       <c r="A52" s="14" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="E52" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K52" s="14" t="n">
+      <c r="E52" s="14" t="n">
         <v>85300</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:5">
       <c r="A53" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="E53" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K53" s="14" t="n">
+      <c r="E53" s="14" t="n">
         <v>87300</v>
       </c>
     </row>
-    <row r="54" spans="1:11">
+    <row r="54" spans="1:5">
       <c r="A54" s="14" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="E54" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K54" s="14" t="n">
+      <c r="E54" s="14" t="n">
         <v>96000</v>
       </c>
     </row>
-    <row r="55" spans="1:11">
+    <row r="55" spans="1:5">
       <c r="A55" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="E55" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K55" s="14" t="n">
+      <c r="E55" s="14" t="n">
         <v>80700</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:5">
       <c r="A56" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="E56" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K56" s="14" t="n">
+      <c r="E56" s="14" t="n">
         <v>92100</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:5">
       <c r="A57" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="E57" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K57" s="14" t="n">
+      <c r="E57" s="14" t="n">
         <v>79800</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:5">
       <c r="A58" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="E58" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K58" s="14" t="n">
+      <c r="E58" s="14" t="n">
         <v>76200</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:5">
       <c r="A59" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="E59" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K59" s="14" t="n">
+      <c r="E59" s="14" t="n">
         <v>86300</v>
       </c>
     </row>
-    <row r="60" spans="1:11">
+    <row r="60" spans="1:5">
       <c r="A60" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="E60" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K60" s="14" t="n">
+      <c r="E60" s="14" t="n">
         <v>87400</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K61" s="14" t="n">
+      <c r="E61" s="14" t="n">
         <v>88800</v>
       </c>
     </row>
-    <row r="62" spans="1:11">
+    <row r="62" spans="1:5">
       <c r="A62" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="E62" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K62" s="14" t="n">
+      <c r="E62" s="14" t="n">
         <v>86300</v>
       </c>
     </row>
-    <row r="63" spans="1:11">
+    <row r="63" spans="1:5">
       <c r="A63" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="E63" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K63" s="14" t="n">
+      <c r="E63" s="14" t="n">
         <v>86700</v>
       </c>
     </row>
-    <row r="64" spans="1:11">
+    <row r="64" spans="1:5">
       <c r="A64" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="E64" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K64" s="14" t="n">
+      <c r="E64" s="14" t="n">
         <v>91800</v>
       </c>
     </row>
-    <row r="65" spans="1:11">
+    <row r="65" spans="1:5">
       <c r="A65" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E65" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K65" s="14" t="n">
+      <c r="E65" s="14" t="n">
         <v>87700</v>
       </c>
     </row>
-    <row r="66" spans="1:11">
+    <row r="66" spans="1:5">
       <c r="A66" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E66" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K66" s="14" t="n">
+      <c r="E66" s="14" t="n">
         <v>85700</v>
       </c>
     </row>
-    <row r="67" spans="1:11">
+    <row r="67" spans="1:5">
       <c r="A67" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C67" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E67" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K67" s="14" t="n">
+      <c r="E67" s="14" t="n">
         <v>87300</v>
       </c>
     </row>
-    <row r="68" spans="1:11">
+    <row r="68" spans="1:5">
       <c r="A68" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C68" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D68" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E68" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K68" s="14" t="n">
+      <c r="E68" s="14" t="n">
         <v>82700</v>
       </c>
     </row>
-    <row customHeight="1" ht="25.5" r="69" s="11" spans="1:11">
+    <row customHeight="1" ht="25.5" r="69" s="11" spans="1:5">
       <c r="A69" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E69" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K69" s="14" t="n">
+      <c r="E69" s="14" t="n">
         <v>82700</v>
       </c>
     </row>
-    <row customHeight="1" ht="19.5" r="70" s="11" spans="1:11">
+    <row customHeight="1" ht="19.5" r="70" s="11" spans="1:5">
       <c r="A70" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D70" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E70" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K70" s="14" t="n">
+      <c r="E70" s="14" t="n">
         <v>85300</v>
       </c>
     </row>
-    <row r="71" spans="1:11">
+    <row r="71" spans="1:5">
       <c r="A71" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C71" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D71" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="E71" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K71" s="14" t="n">
+      <c r="E71" s="14" t="n">
         <v>86300</v>
       </c>
     </row>
-    <row r="72" spans="1:11">
+    <row r="72" spans="1:5">
       <c r="A72" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C72" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="E72" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K72" s="14" t="n">
+      <c r="E72" s="14" t="n">
         <v>86700</v>
       </c>
     </row>
-    <row r="73" spans="1:11">
+    <row r="73" spans="1:5">
       <c r="A73" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C73" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="E73" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K73" s="14" t="n">
+      <c r="E73" s="14" t="n">
         <v>97800</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
-    <mergeCell ref="A14:K14"/>
+    <mergeCell ref="A14:E14"/>
   </mergeCells>
   <printOptions gridLines="0" gridLinesSet="1" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins bottom="0.75" footer="0.511805555555555" header="0.511805555555555" left="0.7" right="0.7" top="0.75"/>
   <pageSetup blackAndWhite="0" copies="1" draft="0" firstPageNumber="0" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="9" scale="100" useFirstPageNumber="0" usePrinterDefaults="0" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:Properties xmlns:ns0="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ns0:Application>Microsoft Excel</ns0:Application>
   <ns0:DocSecurity>0</ns0:DocSecurity>
   <ns0:ScaleCrop>false</ns0:ScaleCrop>
   <ns0:Company/>
   <ns0:LinksUpToDate>false</ns0:LinksUpToDate>
   <ns0:SharedDoc>false</ns0:SharedDoc>
   <ns0:HyperlinksChanged>false</ns0:HyperlinksChanged>
   <ns0:AppVersion>12.0000</ns0:AppVersion>
   <ns0:HeadingPairs>
     <vt:vector xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>