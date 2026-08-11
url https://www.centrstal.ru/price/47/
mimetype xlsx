--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -44,51 +44,51 @@
   <si>
     <t>109316, г. Москва, ул. Талалихина д.41, строение 29, офис: 507-508</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (495) 937-55-71</t>
   </si>
   <si>
     <t>Email:</t>
   </si>
   <si>
     <t>info@centrstal.ru</t>
   </si>
   <si>
     <t>Веб-сайт:</t>
   </si>
   <si>
     <t>www.centrstal.ru</t>
   </si>
   <si>
     <t>Дата актуальности:</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>11.08.2026</t>
   </si>
   <si>
     <t>Лист оцинкованный</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Толщина</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Лист оцинкованный 0.35x1250x2500 Zn100 М пас</t>
   </si>
   <si>
     <t>Ст02</t>
   </si>
@@ -400,107 +400,107 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="7" numFmtId="164" xfId="20">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf applyAlignment="1" borderId="0" fillId="0" fontId="6" numFmtId="166" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0"/>
     <xf applyAlignment="1" borderId="1" fillId="2" fontId="9" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="9" numFmtId="0" xfId="0"/>
     <xf borderId="1" fillId="0" fontId="10" numFmtId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle builtinId="3" name="Comma" xfId="0"/>
-[...5 lines deleted...]
-    <cellStyle builtinId="7" name="Currency [0]" xfId="6"/>
+    <cellStyle builtinId="8" name="*unknown*" xfId="0"/>
+    <cellStyle builtinId="6" name="Comma [0]" xfId="1"/>
+    <cellStyle builtinId="5" name="Percent" xfId="2"/>
+    <cellStyle builtinId="3" name="Comma" xfId="3"/>
+    <cellStyle builtinId="7" name="Currency [0]" xfId="4"/>
+    <cellStyle builtinId="4" name="Currency" xfId="5"/>
+    <cellStyle builtinId="0" name="Normal" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium9"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>